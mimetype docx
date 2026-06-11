--- v0 (2026-05-17)
+++ v1 (2026-06-11)
@@ -8,735 +8,1111 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="078AA648" w14:textId="7F7402BF" w:rsidR="0018014F" w:rsidRPr="0024627A" w:rsidRDefault="0018014F" w:rsidP="009E1CBA">
+    <w:p w14:paraId="6D19C26A" w14:textId="3230E461" w:rsidR="002A135A" w:rsidRDefault="002A135A" w:rsidP="009E1CBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6D19C26A" w14:textId="141E09D3" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="009E1CBA">
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0024627A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>LETTER OF INFORMATION /</w:t>
+      </w:r>
+      <w:r w:rsidR="00F457F0" w:rsidRPr="0024627A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024627A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>CONSENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8BED0C" w14:textId="77777777" w:rsidR="00EA19C8" w:rsidRDefault="00EA19C8" w:rsidP="009E1CBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024627A">
-[...95 lines deleted...]
-    <w:p w14:paraId="7C544723" w14:textId="77777777" w:rsidR="00F53A66" w:rsidRPr="0024627A" w:rsidRDefault="003A0B3D" w:rsidP="00F53A66">
+    </w:p>
+    <w:p w14:paraId="50D2E9CE" w14:textId="49206817" w:rsidR="003D4C12" w:rsidRPr="003D4C12" w:rsidRDefault="00EA19C8" w:rsidP="003D4C12">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letter of Information </w:t>
+      </w:r>
+      <w:r w:rsidR="004467BF" w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to obtain consent </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Parent</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C12" w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Guardia</w:t>
+      </w:r>
+      <w:r w:rsidR="004467BF" w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EFBB15" w14:textId="5F86AD4D" w:rsidR="00EA19C8" w:rsidRPr="003D4C12" w:rsidRDefault="003D4C12" w:rsidP="003D4C12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...39 lines deleted...]
-          <w:b/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="270332D5" w14:textId="70175D6F" w:rsidR="00F53A66" w:rsidRPr="0024627A" w:rsidRDefault="00D34AA5" w:rsidP="002A135A">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="004467BF" w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ust be accompanied by an Assent form for the child</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AF0AB9" w14:textId="77777777" w:rsidR="003D4C12" w:rsidRPr="003D4C12" w:rsidRDefault="003D4C12" w:rsidP="003D4C12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...154 lines deleted...]
-    <w:p w14:paraId="6FC4113B" w14:textId="14128EF6" w:rsidR="003A2742" w:rsidRPr="0024627A" w:rsidRDefault="003A2742" w:rsidP="002A135A">
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Change “you” to “your child”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773B23BC" w14:textId="77777777" w:rsidR="003D4C12" w:rsidRPr="003D4C12" w:rsidRDefault="003D4C12" w:rsidP="003D4C12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...51 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Signature lines should be “Signature of Parent or Guardian”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71934389" w14:textId="77777777" w:rsidR="003D4C12" w:rsidRPr="003D4C12" w:rsidRDefault="003D4C12" w:rsidP="003D4C12">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DCA758" w14:textId="6D4D50FC" w:rsidR="00EA19C8" w:rsidRDefault="004467BF" w:rsidP="002A135A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF33766" w14:textId="7B81A4DB" w:rsidR="003A2742" w:rsidRPr="00EA19C8" w:rsidRDefault="004467BF" w:rsidP="002A135A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Important</w:t>
+      </w:r>
+      <w:r w:rsidR="002A135A" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002A135A" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C544723" w14:textId="77777777" w:rsidR="00F53A66" w:rsidRPr="00EA19C8" w:rsidRDefault="003A0B3D" w:rsidP="004467BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34AA5" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adapt this sample to match the </w:t>
+      </w:r>
+      <w:r w:rsidR="004424C8" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34AA5" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34AA5" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34AA5" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A135A" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specific study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270332D5" w14:textId="70175D6F" w:rsidR="00F53A66" w:rsidRPr="00EA19C8" w:rsidRDefault="00D34AA5" w:rsidP="004467BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Before submitting</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2742" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2742" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B0A" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elete all </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD23E6" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">researcher </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B0A" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instructions </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD23E6" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and sample </w:t>
+      </w:r>
+      <w:r w:rsidR="007D44CE" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wording </w:t>
+      </w:r>
+      <w:r w:rsidR="00575053" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in blue font </w:t>
+      </w:r>
+      <w:r w:rsidR="007D44CE" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD383E" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>you aren’t using</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2742" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000C04B8" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="73B2A739" w14:textId="262B00F9" w:rsidR="00E00A0C" w:rsidRDefault="005A4FD2" w:rsidP="00E00A0C">
+      <w:r w:rsidR="00FD327F" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B2A739" w14:textId="40D3ED31" w:rsidR="00E00A0C" w:rsidRPr="00EA19C8" w:rsidRDefault="005A4FD2" w:rsidP="004467BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Use plain language, d</w:t>
       </w:r>
-      <w:r w:rsidR="00E00A0C">
-        <w:rPr>
+      <w:r w:rsidR="00E00A0C" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">efine acronyms and abbreviations </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00E00A0C">
-        <w:rPr>
+      <w:r w:rsidR="00E00A0C" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">first </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">time used, </w:t>
       </w:r>
-      <w:r w:rsidR="00161455">
-        <w:rPr>
+      <w:r w:rsidR="00161455" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>nsure headings match the text (refer to TCPS2 Art 3.2)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3E06FC91" w14:textId="04EF9B4E" w:rsidR="005A4FD2" w:rsidRDefault="005A4FD2" w:rsidP="00E00A0C">
+      <w:r w:rsidR="00EA19C8" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E06FC91" w14:textId="04EF9B4E" w:rsidR="005A4FD2" w:rsidRPr="00EA19C8" w:rsidRDefault="005A4FD2" w:rsidP="004467BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Keep the length of the document as short as practical, do not scatter the document with unnecessary information and details. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC6F51C" w14:textId="6DCFDF2E" w:rsidR="00E00A0C" w:rsidRDefault="00E00A0C" w:rsidP="00E00A0C">
+    <w:p w14:paraId="7AC6F51C" w14:textId="5AD5380B" w:rsidR="00E00A0C" w:rsidRPr="00EA19C8" w:rsidRDefault="00E00A0C" w:rsidP="004467BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Ensure that the final form is properly formatted</w:t>
       </w:r>
-      <w:r w:rsidR="00161455">
-        <w:rPr>
+      <w:r w:rsidR="00161455" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, proofread to check for </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>spelling or grammatical errors</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6B6D39E6" w14:textId="69CBFCF1" w:rsidR="005A4FD2" w:rsidRDefault="005A4FD2" w:rsidP="00E00A0C">
+      <w:r w:rsidR="00EA19C8" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6D39E6" w14:textId="4A55DB91" w:rsidR="005A4FD2" w:rsidRPr="00EA19C8" w:rsidRDefault="005A4FD2" w:rsidP="004467BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">The consent </w:t>
       </w:r>
-      <w:r w:rsidR="00161455">
-        <w:rPr>
+      <w:r w:rsidR="00161455" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>form must</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="56B25E91" w14:textId="0694B837" w:rsidR="005A4FD2" w:rsidRDefault="005A4FD2" w:rsidP="00E00A0C">
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include the McMaster logo on the first page of the document</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA19C8" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B25E91" w14:textId="661992DA" w:rsidR="005A4FD2" w:rsidRPr="00EA19C8" w:rsidRDefault="005A4FD2" w:rsidP="004467BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The document must include page numbers ‘X of Y’ along with version date </w:t>
+      </w:r>
+      <w:r w:rsidR="00161455" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> footer</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA19C8" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8FE4BD" w14:textId="2E921107" w:rsidR="00EA19C8" w:rsidRPr="00EA19C8" w:rsidRDefault="00EA19C8" w:rsidP="004467BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>If you have questions about whether certain text should be included in your Letter of Information, please contact mreb@mcmaster.ca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C72697C" w14:textId="20FAB2DE" w:rsidR="00E00A0C" w:rsidRPr="0047553F" w:rsidRDefault="00E00A0C" w:rsidP="0047553F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7946272B" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135993D6" w14:textId="26DDB608" w:rsidR="002A135A" w:rsidRDefault="0024627A" w:rsidP="009E1CBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[Study Title]</w:t>
+      </w:r>
+      <w:r w:rsidR="00161455" w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161455">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as it appears in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91F7D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">question </w:t>
+      </w:r>
+      <w:r w:rsidR="00161455">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91F7D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA19C8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or 3.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91F7D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>in the ethics application</w:t>
+      </w:r>
+      <w:r w:rsidR="00161455">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, should the title be complicated, a title in lay terms could be included </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDA8877" w14:textId="77777777" w:rsidR="00EA19C8" w:rsidRDefault="00EA19C8" w:rsidP="009E1CBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292D6864" w14:textId="746C08FE" w:rsidR="00EA19C8" w:rsidRPr="00EA19C8" w:rsidRDefault="00EA19C8" w:rsidP="00EA19C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...7 lines deleted...]
-        <w:t>–</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have more than one consent for your study, be sure to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="135993D6" w14:textId="626B2D20" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="0024627A" w:rsidP="009E1CBA">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>specify on each LOI, e.g., Letter of Information – Interviews, Letter of Information – Key Stakeholders, etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA19C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F3E597" w14:textId="77777777" w:rsidR="00EA19C8" w:rsidRPr="0024627A" w:rsidRDefault="00EA19C8" w:rsidP="009E1CBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024627A">
-[...52 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6E892BEA" w14:textId="1C91F6C0" w:rsidR="002A135A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F66B289" w14:textId="77777777" w:rsidR="008059C8" w:rsidRPr="0024627A" w:rsidRDefault="008059C8" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008059C8" w:rsidRPr="0024627A" w:rsidSect="00864B7A">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41DBF56E" w14:textId="77777777" w:rsidR="008059C8" w:rsidRPr="0024627A" w:rsidRDefault="008059C8" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A009015" w14:textId="1DE37027" w:rsidR="009D4E03" w:rsidRDefault="008059C8" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
@@ -911,59 +1287,57 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B7EDD" w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0047553F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B7EDD" w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008059C8" w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A71368" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B7EDD" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B7EDD" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B7EDD" w:rsidRPr="0024627A">
@@ -1549,50 +1923,51 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41145BE1" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45159A22" w14:textId="77777777" w:rsidR="00FE6B82" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="003A35F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Purpose of the Study</w:t>
       </w:r>
       <w:r w:rsidR="001A2C56" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0023453B" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0023453B" w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -3073,50 +3448,51 @@
         <w:t>I describe below the steps I am taking to protect your privacy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A34D928" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187BB0F8" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Potential Benefits </w:t>
       </w:r>
       <w:r w:rsidR="0023453B" w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Alternate wording</w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
@@ -4012,131 +4388,87 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0098627F" w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">if you are using online video platforms for data collection – Zoom, Teams, Skype, etc. – then please refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0024627A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>MREB COVID-19 FAQ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0024627A">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0024627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="20"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
-          <w:t>MREB COV</w:t>
-[...21 lines deleted...]
-          <w:t>D-19 FAQ</w:t>
+          <w:t>Using Video-Conferencing Platforms in Human Participant Research</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
-          <w:color w:val="0070C0"/>
-[...41 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">guide. These resources include language for the Letter of Information specific to communicating confidentiality and data security information to participants when using these online platforms to collect data.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28952F0C" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4405,50 +4737,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A135A" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CEB20A" w14:textId="019C6C81" w:rsidR="00FE0351" w:rsidRPr="00FE0351" w:rsidRDefault="00FE0351" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0351">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We are not collecting any directly identifying information. However, through the combination of demographic variables (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0351">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e.g., department, gender, age</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0351">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) it may be possible to identify some participants. Please keep this in mind when deciding whether you want to participate and what questions you answer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519E060F" w14:textId="2A086200" w:rsidR="00FE0351" w:rsidRPr="00FE0351" w:rsidRDefault="00D47F05" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
@@ -4770,51 +5103,50 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DDA8C2" w14:textId="77777777" w:rsidR="00533E6A" w:rsidRPr="0024627A" w:rsidRDefault="00533E6A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="639FEF38" w14:textId="43487126" w:rsidR="0018014F" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The information/data you provide will be kept in a locked desk/cabinet where only I will have access to it…Information kept on a computer will be protected by a password. Once the study has been completed, the data will be destroyed ….  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A921E5" w14:textId="77777777" w:rsidR="0018014F" w:rsidRPr="0024627A" w:rsidRDefault="0018014F" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38860CE8" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
@@ -5737,51 +6069,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[Wording for withdrawal from a focus group]</w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you want to stop being in the focus group you can stay and simply stop talking or you can leave, but it will not be possible for you to pull out your data from the flow of the conversation because of the interconnected </w:t>
+        <w:t xml:space="preserve">If you want to stop being in the focus group you can stay and simply stop talking or you can leave, but it will not be possible for you to pull out your data from the flow of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024627A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">conversation because of the interconnected </w:t>
       </w:r>
       <w:r w:rsidR="004F7A23" w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nature of this type of</w:t>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> group discussion where a person’s comments can stimulate the sharing of comments made by others in the group.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E23F63D" w14:textId="77777777" w:rsidR="00DE2328" w:rsidRPr="0024627A" w:rsidRDefault="00DE2328" w:rsidP="00CA5124">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
@@ -6445,51 +6785,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C734FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>MacSphere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C734FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00C734FD" w:rsidRPr="00C734FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://macsphere.mcmaster.ca/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C734FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009D4E03" w:rsidRPr="00A818F9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -7195,95 +7535,96 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00BA3B03" w:rsidRPr="00324BFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>mreb@mcmaster.ca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11DC9AED" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57303722" w14:textId="77777777" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC006AA" w14:textId="77777777" w:rsidR="009A7B0A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="001B7EDD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CONSENT</w:t>
       </w:r>
       <w:r w:rsidR="008F796D" w:rsidRPr="0024627A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1A22E9" w14:textId="77777777" w:rsidR="00951479" w:rsidRPr="0024627A" w:rsidRDefault="00951479" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34CC9681" w14:textId="4D298683" w:rsidR="002A135A" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="002A135A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
@@ -7646,51 +7987,50 @@
       <w:r w:rsidR="00951479" w:rsidRPr="0024627A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>e until I submit my responses, but once my responses have been submitted, they cannot be withdrawn due to the anonymous nature of the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF203F7" w14:textId="07D68EF3" w:rsidR="000C04B8" w:rsidRPr="0024627A" w:rsidRDefault="002A135A" w:rsidP="000C04B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I have been given a copy of this form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518EE549" w14:textId="389C43AA" w:rsidR="002A135A" w:rsidRDefault="002A135A" w:rsidP="000C04B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024627A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>I agree to participate in the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDCB3D0" w14:textId="76EB1158" w:rsidR="00F6271E" w:rsidRDefault="00F6271E" w:rsidP="00F6271E">
       <w:pPr>
         <w:rPr>
@@ -8718,70 +9058,70 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes    /    No</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="002A135A" w:rsidRPr="004D42A7" w:rsidSect="009E1CBA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06C6FBC8" w14:textId="77777777" w:rsidR="00F12EAC" w:rsidRDefault="00F12EAC">
+    <w:p w14:paraId="6D70E463" w14:textId="77777777" w:rsidR="005F7BF2" w:rsidRDefault="005F7BF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FBE00D7" w14:textId="77777777" w:rsidR="00F12EAC" w:rsidRDefault="00F12EAC">
+    <w:p w14:paraId="77780A8A" w14:textId="77777777" w:rsidR="005F7BF2" w:rsidRDefault="005F7BF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8812,86 +9152,88 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DA22D3C" w14:textId="77777777" w:rsidR="00C734FD" w:rsidRDefault="00C734FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-610971956"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="98381352"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="03203662" w14:textId="286A2DE5" w:rsidR="005F5B0F" w:rsidRDefault="005F5B0F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FFDB7A2" w14:textId="17B1718B" w:rsidR="009D4E03" w:rsidRPr="00864B7A" w:rsidRDefault="00EB44EE">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -9129,51 +9471,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[Replace Version date with the date you create/revise the form]</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="51887D62" w14:textId="77777777" w:rsidR="0023453B" w:rsidRPr="00DD34DC" w:rsidRDefault="0023453B" w:rsidP="00E33C1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0263996C" w14:textId="133D2765" w:rsidR="00864B7A" w:rsidRPr="00C734FD" w:rsidRDefault="00864B7A" w:rsidP="00864B7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00864B7A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Letter of Information/Consent Form </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -9332,90 +9674,90 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00864B7A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5EF620D0" w14:textId="77777777" w:rsidR="00864B7A" w:rsidRDefault="00864B7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AAEDDD2" w14:textId="77777777" w:rsidR="00F12EAC" w:rsidRDefault="00F12EAC">
+    <w:p w14:paraId="34B2185F" w14:textId="77777777" w:rsidR="005F7BF2" w:rsidRDefault="005F7BF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A485B25" w14:textId="77777777" w:rsidR="00F12EAC" w:rsidRDefault="00F12EAC">
+    <w:p w14:paraId="3DB39981" w14:textId="77777777" w:rsidR="005F7BF2" w:rsidRDefault="005F7BF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10CACB00" w14:textId="77777777" w:rsidR="00C734FD" w:rsidRDefault="00C734FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CCE2AD9" w14:textId="77777777" w:rsidR="00C734FD" w:rsidRDefault="00C734FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32915932" w14:textId="3B724614" w:rsidR="00864B7A" w:rsidRDefault="00864B7A" w:rsidP="00864B7A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18E3AB82" wp14:editId="1014496E">
           <wp:extent cx="1571625" cy="883475"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="McMaster University Logo."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="McMaster University Logo."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -9432,51 +9774,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1576182" cy="886037"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FDE7C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7242CE2A"/>
     <w:lvl w:ilvl="0" w:tplc="07327170">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9524,50 +9866,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="147339C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEEC978E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28753E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC6413E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9636,51 +10091,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F81237F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F578AF16"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="349B5F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F70325E"/>
     <w:lvl w:ilvl="0" w:tplc="4796CCA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -9725,51 +10293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45064797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8954EFEC"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -9814,51 +10382,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49A3446D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB9E4670"/>
     <w:lvl w:ilvl="0" w:tplc="0B86681A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9904,51 +10472,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D45BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6372A172"/>
     <w:lvl w:ilvl="0" w:tplc="86F261EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10021,51 +10589,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B632F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A523956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10134,51 +10702,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE159FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44223A64"/>
     <w:lvl w:ilvl="0" w:tplc="C4B6F432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10274,51 +10842,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64BE0A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68BA152C"/>
     <w:lvl w:ilvl="0" w:tplc="BC7446A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10391,51 +10959,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68537A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C2766"/>
     <w:lvl w:ilvl="0" w:tplc="7F4C24C2">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -10480,51 +11048,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D13D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC941DF2"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10593,51 +11161,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC60608"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE2CEC76"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FF6B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62ACF35C"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10683,51 +11340,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D75CCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23C47A1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BD00388C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC405EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBA444AC"/>
     <w:lvl w:ilvl="0" w:tplc="8AF45610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10798,93 +11567,105 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="675352372">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="692271571">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="959646413">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="692271571">
+  <w:num w:numId="4" w16cid:durableId="77288761">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="544828695">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1890072957">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1117018596">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="959646413">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="923224960">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="373425998">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="494078268">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="14816630">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="263613553">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1529874256">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="421755901">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1534880662">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1109204696">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2104571270">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -10931,132 +11712,136 @@
     <w:rsid w:val="001A2C56"/>
     <w:rsid w:val="001A5AC4"/>
     <w:rsid w:val="001A6D04"/>
     <w:rsid w:val="001B7EDD"/>
     <w:rsid w:val="00215531"/>
     <w:rsid w:val="00232CB8"/>
     <w:rsid w:val="0023453B"/>
     <w:rsid w:val="002461C0"/>
     <w:rsid w:val="0024627A"/>
     <w:rsid w:val="00250D38"/>
     <w:rsid w:val="00261233"/>
     <w:rsid w:val="00265EB7"/>
     <w:rsid w:val="0027134E"/>
     <w:rsid w:val="00282EE1"/>
     <w:rsid w:val="002A135A"/>
     <w:rsid w:val="002C72ED"/>
     <w:rsid w:val="00300D48"/>
     <w:rsid w:val="003335B8"/>
     <w:rsid w:val="003511CE"/>
     <w:rsid w:val="00384B93"/>
     <w:rsid w:val="003A0B3D"/>
     <w:rsid w:val="003A2742"/>
     <w:rsid w:val="003A35F5"/>
     <w:rsid w:val="003C2751"/>
     <w:rsid w:val="003D4957"/>
+    <w:rsid w:val="003D4C12"/>
     <w:rsid w:val="003D6095"/>
     <w:rsid w:val="003D79BE"/>
     <w:rsid w:val="003F6143"/>
     <w:rsid w:val="00420690"/>
     <w:rsid w:val="00424199"/>
     <w:rsid w:val="004424C8"/>
+    <w:rsid w:val="004467BF"/>
     <w:rsid w:val="00453570"/>
     <w:rsid w:val="004654C4"/>
     <w:rsid w:val="004662A3"/>
     <w:rsid w:val="00467805"/>
     <w:rsid w:val="00472A49"/>
     <w:rsid w:val="0047553F"/>
     <w:rsid w:val="00487DD6"/>
     <w:rsid w:val="00496C51"/>
     <w:rsid w:val="00497E6B"/>
     <w:rsid w:val="004A02FF"/>
     <w:rsid w:val="004A1B6C"/>
     <w:rsid w:val="004B2EE9"/>
     <w:rsid w:val="004B5151"/>
     <w:rsid w:val="004B75FF"/>
     <w:rsid w:val="004C5A04"/>
     <w:rsid w:val="004D42A7"/>
     <w:rsid w:val="004E5EA4"/>
     <w:rsid w:val="004F7A23"/>
     <w:rsid w:val="004F7BFE"/>
     <w:rsid w:val="00500ACF"/>
     <w:rsid w:val="00501BF2"/>
     <w:rsid w:val="00503550"/>
     <w:rsid w:val="00513D4C"/>
     <w:rsid w:val="00523142"/>
     <w:rsid w:val="00524819"/>
     <w:rsid w:val="00533E6A"/>
     <w:rsid w:val="0053564B"/>
     <w:rsid w:val="00544536"/>
     <w:rsid w:val="00575053"/>
     <w:rsid w:val="005860D9"/>
     <w:rsid w:val="00597E40"/>
     <w:rsid w:val="005A4FD2"/>
     <w:rsid w:val="005C0A67"/>
     <w:rsid w:val="005C4F05"/>
     <w:rsid w:val="005C6A8F"/>
     <w:rsid w:val="005D0550"/>
     <w:rsid w:val="005E7C75"/>
     <w:rsid w:val="005F5B0F"/>
+    <w:rsid w:val="005F7BF2"/>
     <w:rsid w:val="00602BEB"/>
     <w:rsid w:val="00606BC3"/>
     <w:rsid w:val="00614964"/>
     <w:rsid w:val="00621424"/>
     <w:rsid w:val="00623783"/>
     <w:rsid w:val="0065393B"/>
     <w:rsid w:val="0065656A"/>
     <w:rsid w:val="006603F2"/>
     <w:rsid w:val="00665B4A"/>
     <w:rsid w:val="0067350A"/>
     <w:rsid w:val="00696F49"/>
     <w:rsid w:val="006A4B5E"/>
     <w:rsid w:val="006A4F84"/>
     <w:rsid w:val="006B0FA1"/>
     <w:rsid w:val="006B1330"/>
     <w:rsid w:val="006B5FE1"/>
     <w:rsid w:val="006C31A8"/>
     <w:rsid w:val="006D0FC2"/>
     <w:rsid w:val="006D1A09"/>
     <w:rsid w:val="006E7CC9"/>
     <w:rsid w:val="006F3DC5"/>
     <w:rsid w:val="006F6376"/>
     <w:rsid w:val="007058F9"/>
     <w:rsid w:val="00712472"/>
     <w:rsid w:val="00712C45"/>
     <w:rsid w:val="007263D7"/>
     <w:rsid w:val="00727515"/>
     <w:rsid w:val="007375A3"/>
     <w:rsid w:val="00754D65"/>
     <w:rsid w:val="00756911"/>
     <w:rsid w:val="00777ED3"/>
     <w:rsid w:val="00780245"/>
     <w:rsid w:val="00790C9F"/>
     <w:rsid w:val="00791741"/>
     <w:rsid w:val="007C63D7"/>
     <w:rsid w:val="007D3A61"/>
     <w:rsid w:val="007D44CE"/>
     <w:rsid w:val="007E351C"/>
+    <w:rsid w:val="007F1C98"/>
     <w:rsid w:val="007F2C40"/>
     <w:rsid w:val="007F3E05"/>
     <w:rsid w:val="008040D8"/>
     <w:rsid w:val="008059C8"/>
     <w:rsid w:val="00807C79"/>
     <w:rsid w:val="00825B32"/>
     <w:rsid w:val="0083512B"/>
     <w:rsid w:val="0084115C"/>
     <w:rsid w:val="00864B7A"/>
     <w:rsid w:val="008858C9"/>
     <w:rsid w:val="00894510"/>
     <w:rsid w:val="008A21A1"/>
     <w:rsid w:val="008D3CD4"/>
     <w:rsid w:val="008F34D9"/>
     <w:rsid w:val="008F796D"/>
     <w:rsid w:val="009005C7"/>
     <w:rsid w:val="00903B5B"/>
     <w:rsid w:val="00916D46"/>
     <w:rsid w:val="00927CD2"/>
     <w:rsid w:val="00946769"/>
     <w:rsid w:val="00951479"/>
     <w:rsid w:val="00957657"/>
     <w:rsid w:val="00965623"/>
     <w:rsid w:val="00983AE9"/>
     <w:rsid w:val="00983BBC"/>
@@ -11144,50 +11929,51 @@
     <w:rsid w:val="00DC0602"/>
     <w:rsid w:val="00DC147F"/>
     <w:rsid w:val="00DC6A0C"/>
     <w:rsid w:val="00DC7FF3"/>
     <w:rsid w:val="00DD1FA4"/>
     <w:rsid w:val="00DD6092"/>
     <w:rsid w:val="00DE2328"/>
     <w:rsid w:val="00DF47D1"/>
     <w:rsid w:val="00E00A0C"/>
     <w:rsid w:val="00E01E96"/>
     <w:rsid w:val="00E02753"/>
     <w:rsid w:val="00E11C34"/>
     <w:rsid w:val="00E1475A"/>
     <w:rsid w:val="00E214C7"/>
     <w:rsid w:val="00E33C1A"/>
     <w:rsid w:val="00E408FA"/>
     <w:rsid w:val="00E42C90"/>
     <w:rsid w:val="00E50CB4"/>
     <w:rsid w:val="00E63598"/>
     <w:rsid w:val="00E745C2"/>
     <w:rsid w:val="00E80219"/>
     <w:rsid w:val="00E83021"/>
     <w:rsid w:val="00E87E03"/>
     <w:rsid w:val="00E91753"/>
     <w:rsid w:val="00E91F7D"/>
+    <w:rsid w:val="00EA19C8"/>
     <w:rsid w:val="00EA6BCF"/>
     <w:rsid w:val="00EB44EE"/>
     <w:rsid w:val="00EC1901"/>
     <w:rsid w:val="00EC6289"/>
     <w:rsid w:val="00ED2158"/>
     <w:rsid w:val="00ED5715"/>
     <w:rsid w:val="00EF47A1"/>
     <w:rsid w:val="00EF69AC"/>
     <w:rsid w:val="00F03B92"/>
     <w:rsid w:val="00F12EAC"/>
     <w:rsid w:val="00F312DC"/>
     <w:rsid w:val="00F436E7"/>
     <w:rsid w:val="00F45490"/>
     <w:rsid w:val="00F457F0"/>
     <w:rsid w:val="00F4656D"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F6271E"/>
     <w:rsid w:val="00F77033"/>
     <w:rsid w:val="00F939DA"/>
     <w:rsid w:val="00F952E4"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00FD2225"/>
     <w:rsid w:val="00FD327F"/>
     <w:rsid w:val="00FD617B"/>
     <w:rsid w:val="00FE0351"/>
@@ -11203,51 +11989,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35F02119"/>
   <w15:docId w15:val="{C09F039B-3E79-47CD-8D89-E640285F7CD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11604,51 +12390,50 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D79BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -11818,57 +12603,57 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065656A"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mreb@mcmaster.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mreb@mcmaster.ca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macsphere.mcmaster.ca/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mcmaster.ca/home/support-for-researchers/ethics/mcmaster-research-ethics-board-mreb/video-conferencing/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mcmaster.ca/home/support-for-researchers/ethics/mcmaster-research-ethics-board-mreb/mreb-covid-faqs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mreb@mcmaster.ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macsphere.mcmaster.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mcmaster.ca/home/support-for-researchers/ethics/mcmaster-research-ethics-board-mreb/video-conferencing/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mcmaster.ca/home/support-for-researchers/ethics/mcmaster-research-ethics-board-mreb/mreb-covid-faqs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12134,76 +12919,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C2EF47-67CD-4DA6-B717-40BE7B5AB98E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>17849</Characters>
+  <Pages>7</Pages>
+  <Words>3160</Words>
+  <Characters>18014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>McMaster University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20939</CharactersWithSpaces>
+  <CharactersWithSpaces>21132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4259958</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ethicsoffice@mcmaster.ca</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7471121</vt:i4>
       </vt:variant>
       <vt:variant>